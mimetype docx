--- v0 (2026-08-25)
+++ v1 (2026-09-14)
@@ -9,66 +9,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="7417696C" w14:textId="77777777" w:rsidR="00F15890" w:rsidRDefault="001E3238" w:rsidP="00F15890">
+    <w:p w:rsidR="00F15890" w:rsidRDefault="001E3238" w:rsidP="00F15890">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A57DD5">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B33D8F3" wp14:editId="1F16BBBE">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-57150</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-643096</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1962150" cy="752475"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1" descr="wocncb-2clr"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="wocncb-2clr"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
@@ -87,156 +87,144 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1962150" cy="752475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41345B55" w14:textId="77777777" w:rsidR="0068388F" w:rsidRPr="00F15890" w:rsidRDefault="00413510" w:rsidP="00F15890">
-[...6 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+    <w:p w:rsidR="0068388F" w:rsidRPr="00F15890" w:rsidRDefault="00413510" w:rsidP="00F15890">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Make a Difference</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0068388F" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">! </w:t>
       </w:r>
       <w:r w:rsidR="0068388F" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00C37912" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wound, Ostomy, and Continence Nursing Certification Board </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>thanks</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">thanks you for your </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7313F" w:rsidRPr="00F36BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>interest in improving</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> you for your </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C37912" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the future of healthcare</w:t>
       </w:r>
       <w:r w:rsidR="00DE68CC" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A0928A" w14:textId="77777777" w:rsidR="00570BF0" w:rsidRPr="00332491" w:rsidRDefault="00570BF0" w:rsidP="0068388F">
+    <w:p w:rsidR="00570BF0" w:rsidRPr="00332491" w:rsidRDefault="00570BF0" w:rsidP="0068388F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B22769F" w14:textId="77777777" w:rsidR="00845A94" w:rsidRDefault="00845A94" w:rsidP="00980AAD">
+    <w:p w:rsidR="00845A94" w:rsidRDefault="00845A94" w:rsidP="00980AAD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:ind w:right="-90"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eligibility </w:t>
       </w:r>
       <w:r w:rsidR="00980AAD">
@@ -271,64 +259,54 @@
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hold</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00570BF0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a c</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">urrent credential by the </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>urrent credential by the WOCNCB</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="742D9E54" w14:textId="77777777" w:rsidR="00980AAD" w:rsidRDefault="00845A94" w:rsidP="00980AAD">
+    <w:p w:rsidR="00980AAD" w:rsidRDefault="00845A94" w:rsidP="00980AAD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:ind w:right="-90"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Requirements:</w:t>
       </w:r>
       <w:r w:rsidR="00332491">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
@@ -341,163 +319,145 @@
       </w:r>
       <w:r w:rsidR="00332491" w:rsidRPr="00332491">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>▪</w:t>
       </w:r>
       <w:r w:rsidRPr="00845A94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00570BF0" w:rsidRPr="00845A94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Possess skills and attributes required for leadership, project </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and implementation, and </w:t>
+        <w:t xml:space="preserve">Possess skills and attributes required for leadership, project development and implementation, and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1520045D" w14:textId="77777777" w:rsidR="00570BF0" w:rsidRPr="00845A94" w:rsidRDefault="00980AAD" w:rsidP="00980AAD">
+    <w:p w:rsidR="00570BF0" w:rsidRPr="00845A94" w:rsidRDefault="00980AAD" w:rsidP="00980AAD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:ind w:right="-90"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00570BF0" w:rsidRPr="00845A94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">are proficient in </w:t>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00570BF0" w:rsidRPr="00845A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proficient in </w:t>
       </w:r>
       <w:r w:rsidR="00F55A8D" w:rsidRPr="00845A94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">email and online </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>email and online communications</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="08542367" w14:textId="77777777" w:rsidR="00570BF0" w:rsidRPr="00F50C85" w:rsidRDefault="00570BF0" w:rsidP="00980AAD">
+    <w:p w:rsidR="00570BF0" w:rsidRPr="00F50C85" w:rsidRDefault="00570BF0" w:rsidP="00980AAD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="900" w:right="-90" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50C85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00980AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidRPr="00F50C85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The WOCNCB adheres to a strict Conflict of Interest Policy. Conflicts include: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EDEE210" w14:textId="77777777" w:rsidR="00570BF0" w:rsidRPr="00570BF0" w:rsidRDefault="00570BF0" w:rsidP="00980AAD">
+    <w:p w:rsidR="00570BF0" w:rsidRPr="00570BF0" w:rsidRDefault="00570BF0" w:rsidP="00980AAD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="1800" w:right="-90" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
@@ -518,164 +478,144 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00980AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in developing or implementing</w:t>
       </w:r>
       <w:r w:rsidRPr="00570BF0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> any certification revi</w:t>
       </w:r>
       <w:r w:rsidR="00F55A8D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ew materials or course </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>ew materials or course sessions</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="679349C4" w14:textId="77777777" w:rsidR="00570BF0" w:rsidRPr="00570BF0" w:rsidRDefault="00570BF0" w:rsidP="00980AAD">
+    <w:p w:rsidR="00570BF0" w:rsidRPr="00570BF0" w:rsidRDefault="00570BF0" w:rsidP="00980AAD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="1800" w:right="-90" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00570BF0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>cting as a faculty member or adjunct involved in curriculum development or implementation of a WOCN Socie</w:t>
       </w:r>
       <w:r w:rsidR="00F55A8D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ty accredited education program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1881C8C2" w14:textId="77777777" w:rsidR="00570BF0" w:rsidRPr="00570BF0" w:rsidRDefault="00570BF0" w:rsidP="00980AAD">
+    <w:p w:rsidR="00570BF0" w:rsidRPr="00570BF0" w:rsidRDefault="00570BF0" w:rsidP="00980AAD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="1800" w:right="-90" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00570BF0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">erving concurrently as voting member of the WOCN Society Regional or National Boards or any other national organization or certifying body that may influence </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>erving concurrently as voting member of the WOCN Society Regional or National Boards or any other national organization or certifying body that may influence decisions</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="45FF8B2D" w14:textId="77777777" w:rsidR="00F4063B" w:rsidRPr="00332491" w:rsidRDefault="00F4063B" w:rsidP="0068388F">
+    <w:p w:rsidR="00F4063B" w:rsidRPr="00332491" w:rsidRDefault="00F4063B" w:rsidP="0068388F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="778B08DF" w14:textId="77777777" w:rsidR="0068388F" w:rsidRPr="00B50734" w:rsidRDefault="00942270" w:rsidP="00845A94">
+    <w:p w:rsidR="0068388F" w:rsidRPr="00B50734" w:rsidRDefault="00942270" w:rsidP="00845A94">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">First </w:t>
       </w:r>
       <w:r w:rsidR="0068388F" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
@@ -699,75 +639,65 @@
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="-122700504"/>
           <w:placeholder>
             <w:docPart w:val="5D9645F924B14908BB13D71EB7A712FD"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000E2FFD" w:rsidRPr="00F15890">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000E2FFD" w:rsidRPr="000E2FFD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Last</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Name:  </w:t>
+        <w:t xml:space="preserve">  Last Name:  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="994220237"/>
           <w:placeholder>
             <w:docPart w:val="F489B3B5EB304B35B7250941F23BDEBF"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00F15890">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
@@ -810,61 +740,61 @@
             <w:docPart w:val="B0C2DECD6C7E42968593852069240340"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F15890" w:rsidRPr="00F15890">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE056D0" w14:textId="77777777" w:rsidR="00E27506" w:rsidRPr="00F55A8D" w:rsidRDefault="00E27506" w:rsidP="00845A94">
+    <w:p w:rsidR="00E27506" w:rsidRPr="00F55A8D" w:rsidRDefault="00E27506" w:rsidP="00845A94">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="586F3085" w14:textId="77777777" w:rsidR="00E27506" w:rsidRPr="00F36BA4" w:rsidRDefault="00E27506" w:rsidP="00845A94">
+    <w:p w:rsidR="00E27506" w:rsidRPr="00F36BA4" w:rsidRDefault="00E27506" w:rsidP="00845A94">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Preferred Place of contact:      </w:t>
       </w:r>
       <w:r w:rsidR="000E2FFD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
@@ -922,51 +852,51 @@
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000E2FFD">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WORK </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA538AE" w14:textId="77777777" w:rsidR="0068388F" w:rsidRPr="00F36BA4" w:rsidRDefault="00F4063B" w:rsidP="00845A94">
+    <w:p w:rsidR="0068388F" w:rsidRPr="00F36BA4" w:rsidRDefault="00F4063B" w:rsidP="00845A94">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Preferred </w:t>
       </w:r>
       <w:r w:rsidR="0068388F" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mailing</w:t>
       </w:r>
       <w:r w:rsidR="00967064" w:rsidRPr="00F36BA4">
@@ -1057,51 +987,51 @@
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="1017960227"/>
           <w:placeholder>
             <w:docPart w:val="50D100C37F0F4BEFBB072C8EA112D9D0"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F15890" w:rsidRPr="00F15890">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="297C474D" w14:textId="77777777" w:rsidR="00967064" w:rsidRPr="00F36BA4" w:rsidRDefault="00F4063B" w:rsidP="00845A94">
+    <w:p w:rsidR="00967064" w:rsidRPr="00F36BA4" w:rsidRDefault="00F4063B" w:rsidP="00845A94">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Preferred</w:t>
       </w:r>
       <w:r w:rsidR="0068388F" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phone:</w:t>
       </w:r>
       <w:r w:rsidR="00942270">
@@ -1191,51 +1121,51 @@
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="-354270817"/>
           <w:placeholder>
             <w:docPart w:val="903045E59E284101ABFF68C915D3224F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000E2FFD" w:rsidRPr="00F15890">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1FC81184" w14:textId="77777777" w:rsidR="0023507F" w:rsidRPr="00F36BA4" w:rsidRDefault="00477743" w:rsidP="00845A94">
+    <w:p w:rsidR="0023507F" w:rsidRPr="00F36BA4" w:rsidRDefault="00477743" w:rsidP="00845A94">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Employer</w:t>
       </w:r>
       <w:r w:rsidR="0068388F" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00942270">
@@ -1325,62 +1255,62 @@
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="-1143726315"/>
           <w:placeholder>
             <w:docPart w:val="FA5E1CAB7E9F4BF3953E2706B51EC3BB"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000E2FFD" w:rsidRPr="00F15890">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5954C5CD" w14:textId="77777777" w:rsidR="0023507F" w:rsidRPr="00F36BA4" w:rsidRDefault="0023507F" w:rsidP="0068388F">
+    <w:p w:rsidR="0023507F" w:rsidRPr="00F36BA4" w:rsidRDefault="0023507F" w:rsidP="0068388F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="243522F0" w14:textId="77777777" w:rsidR="0068388F" w:rsidRPr="00F36BA4" w:rsidRDefault="00570BF0" w:rsidP="0068388F">
+    <w:p w:rsidR="0068388F" w:rsidRPr="00F36BA4" w:rsidRDefault="00570BF0" w:rsidP="0068388F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>You must</w:t>
       </w:r>
       <w:r w:rsidR="0023507F" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -1398,181 +1328,191 @@
         </w:rPr>
         <w:t xml:space="preserve">choose </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00413510" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0091097E" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>committee</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="0091097E" w:rsidRPr="00F36BA4">
+        <w:t xml:space="preserve">committee(s) </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(s) </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>and rank them in order of preference</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2FFD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>and rank them in order of preference</w:t>
-      </w:r>
+        <w:t>. (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000E2FFD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. (first choice “1” second choice “2” </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>first</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000E2FFD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>etc</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> choice “1” second choice “2” </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000E2FFD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00892CBF" w:rsidRPr="00F36BA4">
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000E2FFD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00892CBF" w:rsidRPr="00F36BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="258A2662" w14:textId="77777777" w:rsidR="000E2FFD" w:rsidRPr="00332491" w:rsidRDefault="004918C9" w:rsidP="00F127E3">
+    <w:p w:rsidR="000E2FFD" w:rsidRPr="00332491" w:rsidRDefault="004918C9" w:rsidP="00F127E3">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3510"/>
           <w:tab w:val="left" w:pos="7020"/>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332491">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FEF453C" w14:textId="77777777" w:rsidR="001E3238" w:rsidRPr="00332491" w:rsidRDefault="001E3238" w:rsidP="00F127E3">
+    <w:p w:rsidR="001E3238" w:rsidRPr="00332491" w:rsidRDefault="001E3238" w:rsidP="00F127E3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3510"/>
           <w:tab w:val="left" w:pos="7020"/>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
         <w:sectPr w:rsidR="001E3238" w:rsidRPr="00332491" w:rsidSect="00570BF0">
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="576" w:right="720" w:bottom="576" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="258"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="593FDB26" w14:textId="77777777" w:rsidR="000E2FFD" w:rsidRDefault="009C008C" w:rsidP="001C14B2">
+    <w:p w:rsidR="000E2FFD" w:rsidRDefault="00C566D7" w:rsidP="001C14B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3510"/>
           <w:tab w:val="left" w:pos="7020"/>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="2122955060"/>
           <w:placeholder>
@@ -1602,51 +1542,124 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000537EC" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Advanced Practice Committee</w:t>
       </w:r>
       <w:r w:rsidR="004918C9" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EDD1789" w14:textId="77777777" w:rsidR="000E2FFD" w:rsidRPr="001C14B2" w:rsidRDefault="009C008C" w:rsidP="001C14B2">
+    <w:p w:rsidR="001C14B2" w:rsidRDefault="00C566D7" w:rsidP="001C14B2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3510"/>
+          <w:tab w:val="left" w:pos="7020"/>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="2000458610"/>
+          <w:placeholder>
+            <w:docPart w:val="EBF546441CE1468CB2EE302D8AD58C1F"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:dropDownList>
+            <w:listItem w:displayText="1" w:value="1"/>
+            <w:listItem w:displayText="2" w:value="2"/>
+            <w:listItem w:displayText="3" w:value="3"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00BE7CDE" w:rsidRPr="00C566D7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008E6DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="001C14B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exam Prep </w:t>
+      </w:r>
+      <w:r w:rsidR="00F127E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000E2FFD" w:rsidRPr="001C14B2" w:rsidRDefault="00C566D7" w:rsidP="001C14B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3510"/>
           <w:tab w:val="left" w:pos="7020"/>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="561221816"/>
           <w:placeholder>
@@ -1673,51 +1686,51 @@
       <w:r w:rsidR="008E6DAD" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E6DAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E2FFD" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Foot Care Exam Committee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12DCBA4B" w14:textId="77777777" w:rsidR="000E2FFD" w:rsidRDefault="009C008C" w:rsidP="001C14B2">
+    <w:p w:rsidR="000E2FFD" w:rsidRDefault="00C566D7" w:rsidP="001C14B2">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3510"/>
           <w:tab w:val="left" w:pos="7020"/>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1264193963"/>
@@ -1751,51 +1764,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED235E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E2FFD" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Item Review Committee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E3795B" w14:textId="77777777" w:rsidR="000E2FFD" w:rsidRPr="00F36BA4" w:rsidRDefault="009C008C" w:rsidP="001C14B2">
+    <w:p w:rsidR="000E2FFD" w:rsidRPr="00F36BA4" w:rsidRDefault="00C566D7" w:rsidP="001C14B2">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3510"/>
           <w:tab w:val="left" w:pos="7020"/>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="2095889212"/>
           <w:placeholder>
@@ -1837,51 +1850,135 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E2FFD" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marketing Committee</w:t>
       </w:r>
       <w:r w:rsidR="000E2FFD" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B3750C" w14:textId="77777777" w:rsidR="004918C9" w:rsidRPr="00F36BA4" w:rsidRDefault="009C008C" w:rsidP="001C14B2">
+    <w:p w:rsidR="001E3238" w:rsidRDefault="00C566D7" w:rsidP="001C14B2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3510"/>
+          <w:tab w:val="left" w:pos="7020"/>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1466617130"/>
+          <w:placeholder>
+            <w:docPart w:val="8F1537BFD25441E4ACC0F04E3CFF0BC1"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:dropDownList>
+            <w:listItem w:displayText="1" w:value="1"/>
+            <w:listItem w:displayText="2" w:value="2"/>
+            <w:listItem w:displayText="3" w:value="3"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00BE7CDE" w:rsidRPr="00C566D7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00ED235E" w:rsidRPr="001E3238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E2FFD" w:rsidRPr="001E3238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PGP Committee</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2FFD" w:rsidRPr="00F36BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004918C9" w:rsidRPr="00F36BA4" w:rsidRDefault="00C566D7" w:rsidP="001C14B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3510"/>
           <w:tab w:val="left" w:pos="7020"/>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="567546821"/>
           <w:placeholder>
             <w:docPart w:val="75B465527E2E42B9B2A7B79352FD9285"/>
@@ -1946,51 +2043,51 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C7313F" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="004918C9" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ommittee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449E10CB" w14:textId="77777777" w:rsidR="000E2FFD" w:rsidRDefault="009C008C" w:rsidP="001C14B2">
+    <w:p w:rsidR="000E2FFD" w:rsidRDefault="00C566D7" w:rsidP="001C14B2">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3510"/>
           <w:tab w:val="left" w:pos="7020"/>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="182405469"/>
@@ -2024,240 +2121,189 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED235E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E2FFD" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>WOC Exam Committee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7661388A" w14:textId="77777777" w:rsidR="001E3238" w:rsidRDefault="001E3238" w:rsidP="00DB0AA2">
-[...9 lines deleted...]
-    <w:p w14:paraId="64D8A760" w14:textId="11913092" w:rsidR="00CA2C0E" w:rsidRDefault="00CA2C0E" w:rsidP="00CA2C0E">
+    <w:p w:rsidR="000E2FFD" w:rsidRPr="00F36BA4" w:rsidRDefault="00C566D7" w:rsidP="001C14B2">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3510"/>
           <w:tab w:val="left" w:pos="7020"/>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="-1896732092"/>
+          <w:id w:val="-2126148679"/>
           <w:placeholder>
-            <w:docPart w:val="EF1AB7A872FC4A1383C3BE372DF12A07"/>
+            <w:docPart w:val="8D3036380E794579B82DED492E5E7880"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:displayText="1" w:value="1"/>
             <w:listItem w:displayText="2" w:value="2"/>
             <w:listItem w:displayText="3" w:value="3"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00C566D7">
+          <w:r w:rsidR="00BE7CDE" w:rsidRPr="00C566D7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00F36BA4">
+      <w:r w:rsidR="00ED235E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="000E2FFD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...32 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>WTA-C Committee</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7EF727DD" w14:textId="77777777" w:rsidR="00CA2C0E" w:rsidRDefault="00CA2C0E" w:rsidP="00DB0AA2">
+    <w:p w:rsidR="001E3238" w:rsidRDefault="001E3238" w:rsidP="00DB0AA2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00CA2C0E" w:rsidSect="001E3238">
+        <w:sectPr w:rsidR="001E3238" w:rsidSect="001E3238">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="576" w:right="720" w:bottom="576" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="258"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:num="3" w:space="135"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AC14D9B" w14:textId="77777777" w:rsidR="00E76E20" w:rsidRPr="00F36BA4" w:rsidRDefault="00E76E20" w:rsidP="00DB0AA2">
+    <w:p w:rsidR="00E76E20" w:rsidRPr="00F36BA4" w:rsidRDefault="00E76E20" w:rsidP="00DB0AA2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14CB2B1F" w14:textId="77777777" w:rsidR="0023507F" w:rsidRDefault="0023507F" w:rsidP="0023507F">
+    <w:p w:rsidR="0023507F" w:rsidRDefault="0023507F" w:rsidP="0023507F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Statement of Interest: </w:t>
       </w:r>
       <w:r w:rsidR="00845A94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00845A94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">escribe the reason for your interest </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>escribe the reason for your interest to serve</w:t>
+      </w:r>
       <w:r w:rsidR="00845A94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00035A27">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and detail </w:t>
       </w:r>
       <w:r w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">how </w:t>
       </w:r>
       <w:r w:rsidR="00035A27">
@@ -2288,97 +2334,97 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">benefit the organization. </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:id w:val="1311057873"/>
         <w:placeholder>
           <w:docPart w:val="14B2C7260F0C45F1BB7159AB807FCCEC"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="514208BF" w14:textId="77777777" w:rsidR="00845A94" w:rsidRPr="00F36BA4" w:rsidRDefault="00845A94" w:rsidP="0023507F">
+        <w:p w:rsidR="00845A94" w:rsidRPr="00F36BA4" w:rsidRDefault="00845A94" w:rsidP="0023507F">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EE40C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="6D5661F9" w14:textId="77777777" w:rsidR="0023507F" w:rsidRPr="00F36BA4" w:rsidRDefault="0023507F" w:rsidP="0068388F">
+    <w:p w:rsidR="0023507F" w:rsidRPr="00F36BA4" w:rsidRDefault="0023507F" w:rsidP="0068388F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25F97E73" w14:textId="77777777" w:rsidR="0068388F" w:rsidRPr="00F36BA4" w:rsidRDefault="0068388F" w:rsidP="0068388F">
+    <w:p w:rsidR="0068388F" w:rsidRPr="00F36BA4" w:rsidRDefault="0068388F" w:rsidP="0068388F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I can meet the following expectations:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F74D851" w14:textId="77777777" w:rsidR="0068388F" w:rsidRPr="00F36BA4" w:rsidRDefault="0068388F" w:rsidP="0068388F">
+    <w:p w:rsidR="0068388F" w:rsidRPr="00F36BA4" w:rsidRDefault="0068388F" w:rsidP="0068388F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>WOCN</w:t>
       </w:r>
       <w:r w:rsidR="0016153C" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2386,183 +2432,165 @@
       </w:r>
       <w:r w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0016153C" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>certification</w:t>
       </w:r>
       <w:r w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in good standing  </w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="709B93C2" w14:textId="77777777" w:rsidR="0068388F" w:rsidRPr="00F36BA4" w:rsidRDefault="0068388F" w:rsidP="0068388F">
+    <w:p w:rsidR="0068388F" w:rsidRPr="00F36BA4" w:rsidRDefault="0068388F" w:rsidP="0068388F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Computer access</w:t>
       </w:r>
       <w:r w:rsidR="00B50734">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, fax access for send/receive,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ability to re</w:t>
       </w:r>
       <w:r w:rsidR="00C06DFB" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ceive e-mail and download </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>ceive e-mail and download files</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1B806EE4" w14:textId="77777777" w:rsidR="0068388F" w:rsidRPr="00F36BA4" w:rsidRDefault="0068388F" w:rsidP="0068388F">
+    <w:p w:rsidR="0068388F" w:rsidRPr="00F36BA4" w:rsidRDefault="0068388F" w:rsidP="0068388F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ability to participate in conference calls with th</w:t>
       </w:r>
       <w:r w:rsidR="00C06DFB" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">e possibility of limited </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>e possibility of limited travel</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="292AEC95" w14:textId="77777777" w:rsidR="0068388F" w:rsidRPr="00F36BA4" w:rsidRDefault="0068388F" w:rsidP="0068388F">
+    <w:p w:rsidR="0068388F" w:rsidRPr="00F36BA4" w:rsidRDefault="0068388F" w:rsidP="0068388F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="0016153C" w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">omplete </w:t>
       </w:r>
       <w:r w:rsidRPr="00F36BA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">assignments in a timely manner prior to conference calls or meetings  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC2DC1B" w14:textId="77777777" w:rsidR="00570BF0" w:rsidRPr="00570BF0" w:rsidRDefault="0068388F" w:rsidP="00570BF0">
+    <w:p w:rsidR="00570BF0" w:rsidRPr="00570BF0" w:rsidRDefault="0068388F" w:rsidP="00570BF0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00570BF0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Committee appointment </w:t>
       </w:r>
       <w:r w:rsidR="000537EC" w:rsidRPr="00570BF0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2584,232 +2612,150 @@
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="000537EC" w:rsidRPr="00570BF0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00570BF0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> years</w:t>
       </w:r>
       <w:r w:rsidR="00C06DFB" w:rsidRPr="00570BF0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and may </w:t>
-[...28 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> and may be renewed one time</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4482D8B1" w14:textId="77777777" w:rsidR="0023507F" w:rsidRDefault="00F55A8D" w:rsidP="00570BF0">
+    <w:p w:rsidR="0023507F" w:rsidRDefault="00F55A8D" w:rsidP="00570BF0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ag</w:t>
       </w:r>
       <w:r w:rsidR="0023507F" w:rsidRPr="00570BF0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ree to disclose information about any actual, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">ree to disclose information about any actual, potential or questionable conflict of interest for this committee </w:t>
+      </w:r>
+      <w:r w:rsidR="001E0232" w:rsidRPr="00570BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or other service </w:t>
+      </w:r>
       <w:r w:rsidR="0023507F" w:rsidRPr="00570BF0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>potential</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">(This information is for disclosure purposes only.)  </w:t>
+        <w:t xml:space="preserve">appointment.  (This information is for disclosure purposes only.)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ABFD2E4" w14:textId="77777777" w:rsidR="00F50C85" w:rsidRPr="00570BF0" w:rsidRDefault="00F50C85" w:rsidP="00570BF0">
+    <w:p w:rsidR="00F50C85" w:rsidRPr="00570BF0" w:rsidRDefault="00F50C85" w:rsidP="00570BF0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Submit a copy of your resume/</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> with this application.</w:t>
+        <w:t>Submit a copy of your resume/CV with this application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0A77CD" w14:textId="77777777" w:rsidR="00F55A8D" w:rsidRPr="00F55A8D" w:rsidRDefault="00F55A8D" w:rsidP="00F55A8D">
+    <w:p w:rsidR="00F55A8D" w:rsidRPr="00F55A8D" w:rsidRDefault="00F55A8D" w:rsidP="00F55A8D">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18A2E0CC" w14:textId="77777777" w:rsidR="00F55A8D" w:rsidRDefault="00F55A8D" w:rsidP="00F55A8D">
+    <w:p w:rsidR="00F55A8D" w:rsidRDefault="00F55A8D" w:rsidP="00F55A8D">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I acknowledge that I have met all the expectations listed above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B96A61C" w14:textId="77777777" w:rsidR="00C06DFB" w:rsidRDefault="0068388F" w:rsidP="00F55A8D">
+    <w:p w:rsidR="00C06DFB" w:rsidRDefault="0068388F" w:rsidP="00F55A8D">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00570BF0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Signature:</w:t>
       </w:r>
       <w:r w:rsidR="00570BF0" w:rsidRPr="00570BF0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
@@ -2850,59 +2796,59 @@
       <w:r w:rsidR="00570BF0" w:rsidRPr="00570BF0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00570BF0" w:rsidRPr="00570BF0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00570BF0" w:rsidRPr="00570BF0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D6F5C43" w14:textId="77777777" w:rsidR="00F36BA4" w:rsidRPr="00F55A8D" w:rsidRDefault="00F36BA4" w:rsidP="00F36BA4">
+    <w:p w:rsidR="00F36BA4" w:rsidRPr="00F55A8D" w:rsidRDefault="00F36BA4" w:rsidP="00F36BA4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="543332E2" w14:textId="77777777" w:rsidR="00F36BA4" w:rsidRPr="00F55A8D" w:rsidRDefault="00F36BA4" w:rsidP="00F55A8D">
+    <w:p w:rsidR="00F36BA4" w:rsidRPr="00F55A8D" w:rsidRDefault="00F36BA4" w:rsidP="00F55A8D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F55A8D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please submit completed application</w:t>
       </w:r>
       <w:r w:rsidR="00570BF0" w:rsidRPr="00F55A8D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2912,161 +2858,161 @@
       <w:r w:rsidRPr="00F55A8D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to the WOCNCB Office.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F36BA4" w:rsidRPr="00F55A8D" w:rsidSect="001E3238">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="576" w:right="720" w:bottom="576" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:paperSrc w:first="258"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AB8D528" w14:textId="77777777" w:rsidR="009C008C" w:rsidRDefault="009C008C">
+    <w:p w:rsidR="008B0CAE" w:rsidRDefault="008B0CAE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04C4BCE5" w14:textId="77777777" w:rsidR="009C008C" w:rsidRDefault="009C008C">
+    <w:p w:rsidR="008B0CAE" w:rsidRDefault="008B0CAE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bradley Hand ITC">
     <w:panose1 w:val="03070402050302030203"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="07CBD4A1" w14:textId="77777777" w:rsidR="0093756E" w:rsidRDefault="00735B80" w:rsidP="00F55A8D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="0093756E" w:rsidRPr="00F55A8D" w:rsidRDefault="00735B80" w:rsidP="00F55A8D">
     <w:pPr>
       <w:pStyle w:val="Heading8"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00F55A8D">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">WOCNCB </w:t>
     </w:r>
     <w:r w:rsidR="00F55A8D">
       <w:sym w:font="Wingdings" w:char="F073"/>
     </w:r>
     <w:r w:rsidR="00F55A8D">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00F55A8D">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
@@ -3183,123 +3129,105 @@
       <w:t xml:space="preserve">   Fax 414-276-2146</w:t>
     </w:r>
     <w:r w:rsidRPr="00F55A8D">
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidR="00F55A8D">
       <w:sym w:font="Wingdings" w:char="F073"/>
     </w:r>
     <w:r w:rsidRPr="00F55A8D">
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="00F55A8D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>info@wocncb.org</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
-  <w:p w14:paraId="3AAC6C0E" w14:textId="00D36CF1" w:rsidR="00A92A74" w:rsidRPr="00A92A74" w:rsidRDefault="00A92A74" w:rsidP="00A92A74">
-[...16 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="177C260C" w14:textId="77777777" w:rsidR="009C008C" w:rsidRDefault="009C008C">
+    <w:p w:rsidR="008B0CAE" w:rsidRDefault="008B0CAE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CB57B2C" w14:textId="77777777" w:rsidR="009C008C" w:rsidRDefault="009C008C">
+    <w:p w:rsidR="008B0CAE" w:rsidRDefault="008B0CAE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1156301D" w14:textId="77777777" w:rsidR="0058713C" w:rsidRPr="00980AAD" w:rsidRDefault="005B7498" w:rsidP="00E76E20">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="0058713C" w:rsidRPr="00980AAD" w:rsidRDefault="005B7498" w:rsidP="00E76E20">
     <w:pPr>
       <w:pStyle w:val="Heading9"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00980AAD">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t xml:space="preserve">         </w:t>
     </w:r>
     <w:r w:rsidR="00DE68CC" w:rsidRPr="00980AAD">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>Volunteer Application</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BF3351D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C936A724"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -4078,284 +4006,274 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1254046085">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1865972791">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1031421572">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="206260825">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1978215157">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="26222272">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007816A0"/>
     <w:rsid w:val="000022EB"/>
     <w:rsid w:val="00021251"/>
     <w:rsid w:val="00035A27"/>
     <w:rsid w:val="000537EC"/>
     <w:rsid w:val="000606A8"/>
     <w:rsid w:val="0007747C"/>
     <w:rsid w:val="000939E4"/>
     <w:rsid w:val="000A7C0B"/>
     <w:rsid w:val="000C7BE5"/>
     <w:rsid w:val="000E2FFD"/>
     <w:rsid w:val="00112B94"/>
     <w:rsid w:val="00123134"/>
     <w:rsid w:val="00123A9D"/>
     <w:rsid w:val="00137230"/>
     <w:rsid w:val="00143548"/>
     <w:rsid w:val="0016153C"/>
     <w:rsid w:val="00180A91"/>
     <w:rsid w:val="001C14B2"/>
     <w:rsid w:val="001C5E10"/>
     <w:rsid w:val="001E0232"/>
     <w:rsid w:val="001E3238"/>
     <w:rsid w:val="00200095"/>
     <w:rsid w:val="0023507F"/>
     <w:rsid w:val="00282E22"/>
     <w:rsid w:val="00286A3E"/>
     <w:rsid w:val="002957F8"/>
     <w:rsid w:val="002A6279"/>
     <w:rsid w:val="002B7A31"/>
     <w:rsid w:val="0031234E"/>
-    <w:rsid w:val="0032137D"/>
     <w:rsid w:val="00327E02"/>
     <w:rsid w:val="00332491"/>
     <w:rsid w:val="00360B93"/>
     <w:rsid w:val="0036355B"/>
     <w:rsid w:val="0036427A"/>
     <w:rsid w:val="003A4095"/>
     <w:rsid w:val="003B1FAA"/>
     <w:rsid w:val="003D7376"/>
     <w:rsid w:val="003E667A"/>
     <w:rsid w:val="00413510"/>
     <w:rsid w:val="0042248A"/>
     <w:rsid w:val="00447F51"/>
     <w:rsid w:val="00477743"/>
     <w:rsid w:val="004918C9"/>
     <w:rsid w:val="004A0B35"/>
     <w:rsid w:val="004D7F43"/>
     <w:rsid w:val="0050363F"/>
     <w:rsid w:val="00522426"/>
     <w:rsid w:val="00570BF0"/>
     <w:rsid w:val="0058713C"/>
     <w:rsid w:val="00592690"/>
     <w:rsid w:val="005B7498"/>
     <w:rsid w:val="00633879"/>
     <w:rsid w:val="00657B11"/>
     <w:rsid w:val="0068388F"/>
     <w:rsid w:val="006D2DEC"/>
     <w:rsid w:val="00720BFB"/>
     <w:rsid w:val="00724E77"/>
     <w:rsid w:val="00735B80"/>
     <w:rsid w:val="00752567"/>
     <w:rsid w:val="007730AA"/>
     <w:rsid w:val="00777149"/>
     <w:rsid w:val="007816A0"/>
     <w:rsid w:val="007D6060"/>
     <w:rsid w:val="008021E6"/>
     <w:rsid w:val="008141DF"/>
-    <w:rsid w:val="008219D1"/>
     <w:rsid w:val="008268FD"/>
     <w:rsid w:val="00845A94"/>
     <w:rsid w:val="00847210"/>
-    <w:rsid w:val="00847F7F"/>
     <w:rsid w:val="00853DA7"/>
     <w:rsid w:val="00892CBF"/>
     <w:rsid w:val="008B0CAE"/>
     <w:rsid w:val="008D5E3B"/>
     <w:rsid w:val="008E6DAD"/>
     <w:rsid w:val="0091097E"/>
     <w:rsid w:val="009328E5"/>
     <w:rsid w:val="0093756E"/>
     <w:rsid w:val="00942270"/>
     <w:rsid w:val="00962AE0"/>
     <w:rsid w:val="00967064"/>
     <w:rsid w:val="00967843"/>
     <w:rsid w:val="00967DB1"/>
     <w:rsid w:val="00980AAD"/>
     <w:rsid w:val="00996B8A"/>
-    <w:rsid w:val="009C008C"/>
-    <w:rsid w:val="009D6C3F"/>
     <w:rsid w:val="00A47F55"/>
     <w:rsid w:val="00A57DD5"/>
     <w:rsid w:val="00A72374"/>
     <w:rsid w:val="00A87829"/>
-    <w:rsid w:val="00A92A74"/>
     <w:rsid w:val="00B31646"/>
     <w:rsid w:val="00B37F65"/>
     <w:rsid w:val="00B50734"/>
     <w:rsid w:val="00B717A6"/>
     <w:rsid w:val="00BC3FD3"/>
     <w:rsid w:val="00BC537F"/>
     <w:rsid w:val="00BE7CDE"/>
     <w:rsid w:val="00C06DFB"/>
     <w:rsid w:val="00C20AE8"/>
     <w:rsid w:val="00C334DB"/>
     <w:rsid w:val="00C37912"/>
     <w:rsid w:val="00C566D7"/>
     <w:rsid w:val="00C70ECE"/>
     <w:rsid w:val="00C70FCB"/>
     <w:rsid w:val="00C7313F"/>
-    <w:rsid w:val="00CA2C0E"/>
     <w:rsid w:val="00CA5F5A"/>
     <w:rsid w:val="00D1756E"/>
     <w:rsid w:val="00D305F2"/>
     <w:rsid w:val="00D56FE9"/>
     <w:rsid w:val="00DB0AA2"/>
     <w:rsid w:val="00DB1B6C"/>
     <w:rsid w:val="00DD01A2"/>
     <w:rsid w:val="00DD06AB"/>
     <w:rsid w:val="00DE68CC"/>
-    <w:rsid w:val="00E13B74"/>
     <w:rsid w:val="00E16FCE"/>
     <w:rsid w:val="00E27506"/>
     <w:rsid w:val="00E76E20"/>
     <w:rsid w:val="00E81198"/>
     <w:rsid w:val="00EA06C4"/>
     <w:rsid w:val="00ED235E"/>
     <w:rsid w:val="00EE40C8"/>
     <w:rsid w:val="00F127E3"/>
     <w:rsid w:val="00F15890"/>
     <w:rsid w:val="00F36BA4"/>
     <w:rsid w:val="00F4063B"/>
     <w:rsid w:val="00F4451A"/>
     <w:rsid w:val="00F50C85"/>
     <w:rsid w:val="00F53961"/>
     <w:rsid w:val="00F55A8D"/>
     <w:rsid w:val="00F82229"/>
     <w:rsid w:val="00F97772"/>
     <w:rsid w:val="00FC60FE"/>
     <w:rsid w:val="00FD6A9F"/>
     <w:rsid w:val="00FE3534"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PostalCode"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026">
       <o:colormru v:ext="edit" colors="#420042"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="546BEC37"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{256FF643-4A1A-49D9-A4ED-E49E226BF600}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4586,70 +4504,64 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0068388F"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading6Char"/>
     <w:qFormat/>
     <w:rsid w:val="0068388F"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0068388F"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4815,98 +4727,88 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000E2FFD"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00845A94"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...8 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="1321499224">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@wocncb.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5D9645F924B14908BB13D71EB7A712FD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AB95A449-BF91-435B-869E-D18FD1C90A65}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F95A04" w:rsidRDefault="00633F84" w:rsidP="00633F84">
           <w:pPr>
             <w:pStyle w:val="5D9645F924B14908BB13D71EB7A712FD9"/>
           </w:pPr>
           <w:r w:rsidRPr="00F15890">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
@@ -5198,50 +5100,79 @@
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7C59A06B-3D62-4B9B-9C68-B501DAF973C1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F30BA4" w:rsidRDefault="00633F84" w:rsidP="00633F84">
           <w:pPr>
             <w:pStyle w:val="50D100C37F0F4BEFBB072C8EA112D9D04"/>
           </w:pPr>
           <w:r w:rsidRPr="00F15890">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
+        <w:name w:val="EBF546441CE1468CB2EE302D8AD58C1F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EEEAA14E-5531-41F2-80A4-4B6A6D46FE38}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00633F84" w:rsidRDefault="00633F84" w:rsidP="00633F84">
+          <w:pPr>
+            <w:pStyle w:val="EBF546441CE1468CB2EE302D8AD58C1F1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A506AD">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
         <w:name w:val="EF0065CF3C4F42BB92F87A03CB992983"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B2393EA0-83E8-4D5E-8999-14943A1A9D8D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00633F84" w:rsidRDefault="00633F84" w:rsidP="00633F84">
           <w:pPr>
             <w:pStyle w:val="EF0065CF3C4F42BB92F87A03CB9929831"/>
           </w:pPr>
           <w:r w:rsidRPr="00A506AD">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
@@ -5285,50 +5216,79 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{63AF69F6-D775-4D4C-89C8-14769EE314EA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00633F84" w:rsidRDefault="00633F84" w:rsidP="00633F84">
           <w:pPr>
             <w:pStyle w:val="C2B990F15D3B423086B35F19583A5D6C1"/>
           </w:pPr>
           <w:r w:rsidRPr="00A506AD">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
+        <w:name w:val="8F1537BFD25441E4ACC0F04E3CFF0BC1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C69427EE-C917-4A6B-A9DC-914D5F372DE5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00633F84" w:rsidRDefault="00633F84" w:rsidP="00633F84">
+          <w:pPr>
+            <w:pStyle w:val="8F1537BFD25441E4ACC0F04E3CFF0BC11"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A506AD">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
         <w:name w:val="75B465527E2E42B9B2A7B79352FD9285"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FFFBC592-8C4F-4568-86A5-6A80DE8F4532}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00633F84" w:rsidRDefault="00633F84" w:rsidP="00633F84">
           <w:pPr>
             <w:pStyle w:val="75B465527E2E42B9B2A7B79352FD92851"/>
           </w:pPr>
           <w:r w:rsidRPr="00A506AD">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
@@ -5343,285 +5303,266 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0CCFDEF5-EA53-4B7E-9AAD-A718539B867E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00633F84" w:rsidRDefault="00633F84" w:rsidP="00633F84">
           <w:pPr>
             <w:pStyle w:val="BDE7078E8E5F478FA14D2A0791F4D8D51"/>
           </w:pPr>
           <w:r w:rsidRPr="00A506AD">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
+        <w:name w:val="8D3036380E794579B82DED492E5E7880"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{89FF34D6-D8D6-45D6-95E8-120C0E7E2362}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00633F84" w:rsidRDefault="00633F84" w:rsidP="00633F84">
+          <w:pPr>
+            <w:pStyle w:val="8D3036380E794579B82DED492E5E78801"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A506AD">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
         <w:name w:val="868F8854467E439B902A4BA430BF5227"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E0A00C7F-464E-47B7-BC1E-B6505E102138}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00EA4122" w:rsidRDefault="00633F84" w:rsidP="00633F84">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00633F84" w:rsidP="00633F84">
           <w:pPr>
             <w:pStyle w:val="868F8854467E439B902A4BA430BF5227"/>
-          </w:pPr>
-[...27 lines deleted...]
-            <w:pStyle w:val="EF1AB7A872FC4A1383C3BE372DF12A07"/>
           </w:pPr>
           <w:r w:rsidRPr="00A506AD">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bradley Hand ITC">
     <w:panose1 w:val="03070402050302030203"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:revisionView w:insDel="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D6CD5"/>
     <w:rsid w:val="002E796B"/>
-    <w:rsid w:val="00355019"/>
     <w:rsid w:val="004B3735"/>
     <w:rsid w:val="00633F84"/>
     <w:rsid w:val="006E502E"/>
-    <w:rsid w:val="008219D1"/>
     <w:rsid w:val="008D6CD5"/>
     <w:rsid w:val="00A13C3D"/>
-    <w:rsid w:val="00AA03B6"/>
     <w:rsid w:val="00BD1974"/>
     <w:rsid w:val="00C372F0"/>
-    <w:rsid w:val="00D943B8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EA4122"/>
     <w:rsid w:val="00F30BA4"/>
     <w:rsid w:val="00F95A04"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5949,332 +5890,2198 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D943B8"/>
+    <w:rsid w:val="00633F84"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D9645F924B14908BB13D71EB7A712FD9">
-[...146 lines deleted...]
-    <w:rsid w:val="00633F84"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D9645F924B14908BB13D71EB7A712FD">
+    <w:name w:val="5D9645F924B14908BB13D71EB7A712FD"/>
+    <w:rsid w:val="00C372F0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="71D088B3D9A74991B2A9F1A880E53925">
+    <w:name w:val="71D088B3D9A74991B2A9F1A880E53925"/>
+    <w:rsid w:val="00C372F0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D1BA1EA7822499185156824DCD13AEA">
+    <w:name w:val="2D1BA1EA7822499185156824DCD13AEA"/>
+    <w:rsid w:val="00C372F0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9BAEF87351C4FE9AACB391E2B579081">
+    <w:name w:val="D9BAEF87351C4FE9AACB391E2B579081"/>
+    <w:rsid w:val="00C372F0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="903045E59E284101ABFF68C915D3224F">
+    <w:name w:val="903045E59E284101ABFF68C915D3224F"/>
+    <w:rsid w:val="00C372F0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5CF524AF5024A7DBC7298DC27430573">
+    <w:name w:val="C5CF524AF5024A7DBC7298DC27430573"/>
+    <w:rsid w:val="00C372F0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA5E1CAB7E9F4BF3953E2706B51EC3BB">
+    <w:name w:val="FA5E1CAB7E9F4BF3953E2706B51EC3BB"/>
+    <w:rsid w:val="00C372F0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EDCADD8BD4864C458FA3F501F5D30338">
+    <w:name w:val="EDCADD8BD4864C458FA3F501F5D30338"/>
+    <w:rsid w:val="00C372F0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6D10DD0A52374976BD519988F3906766">
+    <w:name w:val="6D10DD0A52374976BD519988F3906766"/>
+    <w:rsid w:val="00C372F0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5FC86343118B4A08A500BE056ECEE1E0">
+    <w:name w:val="5FC86343118B4A08A500BE056ECEE1E0"/>
+    <w:rsid w:val="00C372F0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C2B990F15D3B423086B35F19583A5D6C1">
-[...1 lines deleted...]
-    <w:rsid w:val="00633F84"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="819129FCA40E416184A73FCFC93239F9">
+    <w:name w:val="819129FCA40E416184A73FCFC93239F9"/>
+    <w:rsid w:val="00C372F0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="75B465527E2E42B9B2A7B79352FD92851">
-[...13 lines deleted...]
-    <w:rsid w:val="00633F84"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7DC1FBD7E83047448F72B54CCC567D90">
+    <w:name w:val="7DC1FBD7E83047448F72B54CCC567D90"/>
+    <w:rsid w:val="00C372F0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C8DC0E20D553481B91712997108A7660">
+    <w:name w:val="C8DC0E20D553481B91712997108A7660"/>
+    <w:rsid w:val="00C372F0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D92EE4A93CCC48A5802CFDBC4DCD70AD">
+    <w:name w:val="D92EE4A93CCC48A5802CFDBC4DCD70AD"/>
+    <w:rsid w:val="00C372F0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70322BD1BD5C4ED59DA2739522AB4EBD">
+    <w:name w:val="70322BD1BD5C4ED59DA2739522AB4EBD"/>
+    <w:rsid w:val="00C372F0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AC1C520218844A1D957700D3BF82723E">
+    <w:name w:val="AC1C520218844A1D957700D3BF82723E"/>
+    <w:rsid w:val="00C372F0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0CDFB73513BC4341AE532C292A55129A">
+    <w:name w:val="0CDFB73513BC4341AE532C292A55129A"/>
+    <w:rsid w:val="00C372F0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="678549E952EB4461B8744740CC1A056E">
+    <w:name w:val="678549E952EB4461B8744740CC1A056E"/>
+    <w:rsid w:val="00C372F0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B9CD26631C545BC9981AA669E9B9B12">
+    <w:name w:val="5B9CD26631C545BC9981AA669E9B9B12"/>
+    <w:rsid w:val="00C372F0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="92F543A6ECEF4FC3B27A0C2E6F8A5692">
+    <w:name w:val="92F543A6ECEF4FC3B27A0C2E6F8A5692"/>
+    <w:rsid w:val="00C372F0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1192C47EB30D49D4A2815028ABF5C216">
+    <w:name w:val="1192C47EB30D49D4A2815028ABF5C216"/>
+    <w:rsid w:val="00C372F0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1425F7B00F0F4E2E90A24C354F7B89AE">
+    <w:name w:val="1425F7B00F0F4E2E90A24C354F7B89AE"/>
+    <w:rsid w:val="00C372F0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1BD2CDF54FE346F6B288CDEFB2100D37">
+    <w:name w:val="1BD2CDF54FE346F6B288CDEFB2100D37"/>
+    <w:rsid w:val="00C372F0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C4CC691725A4D7CB83467107113C700">
+    <w:name w:val="4C4CC691725A4D7CB83467107113C700"/>
+    <w:rsid w:val="00C372F0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B4C7BB12037404592F56E262286074D">
+    <w:name w:val="5B4C7BB12037404592F56E262286074D"/>
+    <w:rsid w:val="00C372F0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D196D945EA584DDEB21B333073D41737">
+    <w:name w:val="D196D945EA584DDEB21B333073D41737"/>
+    <w:rsid w:val="00C372F0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D9645F924B14908BB13D71EB7A712FD1">
+    <w:name w:val="5D9645F924B14908BB13D71EB7A712FD1"/>
+    <w:rsid w:val="00F95A04"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="71D088B3D9A74991B2A9F1A880E539251">
+    <w:name w:val="71D088B3D9A74991B2A9F1A880E539251"/>
+    <w:rsid w:val="00F95A04"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D1BA1EA7822499185156824DCD13AEA1">
+    <w:name w:val="2D1BA1EA7822499185156824DCD13AEA1"/>
+    <w:rsid w:val="00F95A04"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9BAEF87351C4FE9AACB391E2B5790811">
+    <w:name w:val="D9BAEF87351C4FE9AACB391E2B5790811"/>
+    <w:rsid w:val="00F95A04"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="903045E59E284101ABFF68C915D3224F1">
+    <w:name w:val="903045E59E284101ABFF68C915D3224F1"/>
+    <w:rsid w:val="00F95A04"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5CF524AF5024A7DBC7298DC274305731">
+    <w:name w:val="C5CF524AF5024A7DBC7298DC274305731"/>
+    <w:rsid w:val="00F95A04"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA5E1CAB7E9F4BF3953E2706B51EC3BB1">
+    <w:name w:val="FA5E1CAB7E9F4BF3953E2706B51EC3BB1"/>
+    <w:rsid w:val="00F95A04"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="779D9F71642D4CB787E0A90AB87469D2">
+    <w:name w:val="779D9F71642D4CB787E0A90AB87469D2"/>
+    <w:rsid w:val="00F95A04"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B9CD26631C545BC9981AA669E9B9B121">
+    <w:name w:val="5B9CD26631C545BC9981AA669E9B9B121"/>
+    <w:rsid w:val="00F95A04"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="92F543A6ECEF4FC3B27A0C2E6F8A56921">
+    <w:name w:val="92F543A6ECEF4FC3B27A0C2E6F8A56921"/>
+    <w:rsid w:val="00F95A04"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1192C47EB30D49D4A2815028ABF5C2161">
+    <w:name w:val="1192C47EB30D49D4A2815028ABF5C2161"/>
+    <w:rsid w:val="00F95A04"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1425F7B00F0F4E2E90A24C354F7B89AE1">
+    <w:name w:val="1425F7B00F0F4E2E90A24C354F7B89AE1"/>
+    <w:rsid w:val="00F95A04"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1BD2CDF54FE346F6B288CDEFB2100D371">
+    <w:name w:val="1BD2CDF54FE346F6B288CDEFB2100D371"/>
+    <w:rsid w:val="00F95A04"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C4CC691725A4D7CB83467107113C7001">
+    <w:name w:val="4C4CC691725A4D7CB83467107113C7001"/>
+    <w:rsid w:val="00F95A04"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B4C7BB12037404592F56E262286074D1">
+    <w:name w:val="5B4C7BB12037404592F56E262286074D1"/>
+    <w:rsid w:val="00F95A04"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D196D945EA584DDEB21B333073D417371">
+    <w:name w:val="D196D945EA584DDEB21B333073D417371"/>
+    <w:rsid w:val="00F95A04"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D9645F924B14908BB13D71EB7A712FD2">
+    <w:name w:val="5D9645F924B14908BB13D71EB7A712FD2"/>
+    <w:rsid w:val="004B3735"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="71D088B3D9A74991B2A9F1A880E539252">
+    <w:name w:val="71D088B3D9A74991B2A9F1A880E539252"/>
+    <w:rsid w:val="004B3735"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D1BA1EA7822499185156824DCD13AEA2">
+    <w:name w:val="2D1BA1EA7822499185156824DCD13AEA2"/>
+    <w:rsid w:val="004B3735"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9BAEF87351C4FE9AACB391E2B5790812">
+    <w:name w:val="D9BAEF87351C4FE9AACB391E2B5790812"/>
+    <w:rsid w:val="004B3735"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="903045E59E284101ABFF68C915D3224F2">
+    <w:name w:val="903045E59E284101ABFF68C915D3224F2"/>
+    <w:rsid w:val="004B3735"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5CF524AF5024A7DBC7298DC274305732">
+    <w:name w:val="C5CF524AF5024A7DBC7298DC274305732"/>
+    <w:rsid w:val="004B3735"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA5E1CAB7E9F4BF3953E2706B51EC3BB2">
+    <w:name w:val="FA5E1CAB7E9F4BF3953E2706B51EC3BB2"/>
+    <w:rsid w:val="004B3735"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="779D9F71642D4CB787E0A90AB87469D21">
+    <w:name w:val="779D9F71642D4CB787E0A90AB87469D21"/>
+    <w:rsid w:val="004B3735"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B9CD26631C545BC9981AA669E9B9B122">
+    <w:name w:val="5B9CD26631C545BC9981AA669E9B9B122"/>
+    <w:rsid w:val="004B3735"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="92F543A6ECEF4FC3B27A0C2E6F8A56922">
+    <w:name w:val="92F543A6ECEF4FC3B27A0C2E6F8A56922"/>
+    <w:rsid w:val="004B3735"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1192C47EB30D49D4A2815028ABF5C2162">
+    <w:name w:val="1192C47EB30D49D4A2815028ABF5C2162"/>
+    <w:rsid w:val="004B3735"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1425F7B00F0F4E2E90A24C354F7B89AE2">
+    <w:name w:val="1425F7B00F0F4E2E90A24C354F7B89AE2"/>
+    <w:rsid w:val="004B3735"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1BD2CDF54FE346F6B288CDEFB2100D372">
+    <w:name w:val="1BD2CDF54FE346F6B288CDEFB2100D372"/>
+    <w:rsid w:val="004B3735"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C4CC691725A4D7CB83467107113C7002">
+    <w:name w:val="4C4CC691725A4D7CB83467107113C7002"/>
+    <w:rsid w:val="004B3735"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B4C7BB12037404592F56E262286074D2">
+    <w:name w:val="5B4C7BB12037404592F56E262286074D2"/>
+    <w:rsid w:val="004B3735"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D196D945EA584DDEB21B333073D417372">
+    <w:name w:val="D196D945EA584DDEB21B333073D417372"/>
+    <w:rsid w:val="004B3735"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D9645F924B14908BB13D71EB7A712FD3">
+    <w:name w:val="5D9645F924B14908BB13D71EB7A712FD3"/>
+    <w:rsid w:val="00A13C3D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="71D088B3D9A74991B2A9F1A880E539253">
+    <w:name w:val="71D088B3D9A74991B2A9F1A880E539253"/>
+    <w:rsid w:val="00A13C3D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D1BA1EA7822499185156824DCD13AEA3">
+    <w:name w:val="2D1BA1EA7822499185156824DCD13AEA3"/>
+    <w:rsid w:val="00A13C3D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9BAEF87351C4FE9AACB391E2B5790813">
+    <w:name w:val="D9BAEF87351C4FE9AACB391E2B5790813"/>
+    <w:rsid w:val="00A13C3D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="903045E59E284101ABFF68C915D3224F3">
+    <w:name w:val="903045E59E284101ABFF68C915D3224F3"/>
+    <w:rsid w:val="00A13C3D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5CF524AF5024A7DBC7298DC274305733">
+    <w:name w:val="C5CF524AF5024A7DBC7298DC274305733"/>
+    <w:rsid w:val="00A13C3D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA5E1CAB7E9F4BF3953E2706B51EC3BB3">
+    <w:name w:val="FA5E1CAB7E9F4BF3953E2706B51EC3BB3"/>
+    <w:rsid w:val="00A13C3D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="779D9F71642D4CB787E0A90AB87469D22">
+    <w:name w:val="779D9F71642D4CB787E0A90AB87469D22"/>
+    <w:rsid w:val="00A13C3D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B9CD26631C545BC9981AA669E9B9B123">
+    <w:name w:val="5B9CD26631C545BC9981AA669E9B9B123"/>
+    <w:rsid w:val="00A13C3D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="92F543A6ECEF4FC3B27A0C2E6F8A56923">
+    <w:name w:val="92F543A6ECEF4FC3B27A0C2E6F8A56923"/>
+    <w:rsid w:val="00A13C3D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1192C47EB30D49D4A2815028ABF5C2163">
+    <w:name w:val="1192C47EB30D49D4A2815028ABF5C2163"/>
+    <w:rsid w:val="00A13C3D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1425F7B00F0F4E2E90A24C354F7B89AE3">
+    <w:name w:val="1425F7B00F0F4E2E90A24C354F7B89AE3"/>
+    <w:rsid w:val="00A13C3D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1BD2CDF54FE346F6B288CDEFB2100D373">
+    <w:name w:val="1BD2CDF54FE346F6B288CDEFB2100D373"/>
+    <w:rsid w:val="00A13C3D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C4CC691725A4D7CB83467107113C7003">
+    <w:name w:val="4C4CC691725A4D7CB83467107113C7003"/>
+    <w:rsid w:val="00A13C3D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B4C7BB12037404592F56E262286074D3">
+    <w:name w:val="5B4C7BB12037404592F56E262286074D3"/>
+    <w:rsid w:val="00A13C3D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D196D945EA584DDEB21B333073D417373">
+    <w:name w:val="D196D945EA584DDEB21B333073D417373"/>
+    <w:rsid w:val="00A13C3D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14B2C7260F0C45F1BB7159AB807FCCEC">
+    <w:name w:val="14B2C7260F0C45F1BB7159AB807FCCEC"/>
+    <w:rsid w:val="00A13C3D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="403C03F4161940B7BB7468804D06B36F">
+    <w:name w:val="403C03F4161940B7BB7468804D06B36F"/>
+    <w:rsid w:val="00A13C3D"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D9645F924B14908BB13D71EB7A712FD4">
+    <w:name w:val="5D9645F924B14908BB13D71EB7A712FD4"/>
+    <w:rsid w:val="00BD1974"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F489B3B5EB304B35B7250941F23BDEBF">
+    <w:name w:val="F489B3B5EB304B35B7250941F23BDEBF"/>
+    <w:rsid w:val="00BD1974"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="71D088B3D9A74991B2A9F1A880E539254">
+    <w:name w:val="71D088B3D9A74991B2A9F1A880E539254"/>
+    <w:rsid w:val="00BD1974"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D1BA1EA7822499185156824DCD13AEA4">
+    <w:name w:val="2D1BA1EA7822499185156824DCD13AEA4"/>
+    <w:rsid w:val="00BD1974"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9BAEF87351C4FE9AACB391E2B5790814">
+    <w:name w:val="D9BAEF87351C4FE9AACB391E2B5790814"/>
+    <w:rsid w:val="00BD1974"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="903045E59E284101ABFF68C915D3224F4">
+    <w:name w:val="903045E59E284101ABFF68C915D3224F4"/>
+    <w:rsid w:val="00BD1974"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5CF524AF5024A7DBC7298DC274305734">
+    <w:name w:val="C5CF524AF5024A7DBC7298DC274305734"/>
+    <w:rsid w:val="00BD1974"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA5E1CAB7E9F4BF3953E2706B51EC3BB4">
+    <w:name w:val="FA5E1CAB7E9F4BF3953E2706B51EC3BB4"/>
+    <w:rsid w:val="00BD1974"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="779D9F71642D4CB787E0A90AB87469D23">
+    <w:name w:val="779D9F71642D4CB787E0A90AB87469D23"/>
+    <w:rsid w:val="00BD1974"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B9CD26631C545BC9981AA669E9B9B124">
+    <w:name w:val="5B9CD26631C545BC9981AA669E9B9B124"/>
+    <w:rsid w:val="00BD1974"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="92F543A6ECEF4FC3B27A0C2E6F8A56924">
+    <w:name w:val="92F543A6ECEF4FC3B27A0C2E6F8A56924"/>
+    <w:rsid w:val="00BD1974"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1192C47EB30D49D4A2815028ABF5C2164">
+    <w:name w:val="1192C47EB30D49D4A2815028ABF5C2164"/>
+    <w:rsid w:val="00BD1974"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1425F7B00F0F4E2E90A24C354F7B89AE4">
+    <w:name w:val="1425F7B00F0F4E2E90A24C354F7B89AE4"/>
+    <w:rsid w:val="00BD1974"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1BD2CDF54FE346F6B288CDEFB2100D374">
+    <w:name w:val="1BD2CDF54FE346F6B288CDEFB2100D374"/>
+    <w:rsid w:val="00BD1974"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C4CC691725A4D7CB83467107113C7004">
+    <w:name w:val="4C4CC691725A4D7CB83467107113C7004"/>
+    <w:rsid w:val="00BD1974"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B4C7BB12037404592F56E262286074D4">
+    <w:name w:val="5B4C7BB12037404592F56E262286074D4"/>
+    <w:rsid w:val="00BD1974"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D196D945EA584DDEB21B333073D417374">
+    <w:name w:val="D196D945EA584DDEB21B333073D417374"/>
+    <w:rsid w:val="00BD1974"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14B2C7260F0C45F1BB7159AB807FCCEC1">
+    <w:name w:val="14B2C7260F0C45F1BB7159AB807FCCEC1"/>
+    <w:rsid w:val="00BD1974"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="403C03F4161940B7BB7468804D06B36F1">
+    <w:name w:val="403C03F4161940B7BB7468804D06B36F1"/>
+    <w:rsid w:val="00BD1974"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0C2DECD6C7E42968593852069240340">
+    <w:name w:val="B0C2DECD6C7E42968593852069240340"/>
+    <w:rsid w:val="00BD1974"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D9645F924B14908BB13D71EB7A712FD5">
+    <w:name w:val="5D9645F924B14908BB13D71EB7A712FD5"/>
+    <w:rsid w:val="006E502E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F489B3B5EB304B35B7250941F23BDEBF1">
+    <w:name w:val="F489B3B5EB304B35B7250941F23BDEBF1"/>
+    <w:rsid w:val="006E502E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0C2DECD6C7E429685938520692403401">
+    <w:name w:val="B0C2DECD6C7E429685938520692403401"/>
+    <w:rsid w:val="006E502E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D1BA1EA7822499185156824DCD13AEA5">
+    <w:name w:val="2D1BA1EA7822499185156824DCD13AEA5"/>
+    <w:rsid w:val="006E502E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50D100C37F0F4BEFBB072C8EA112D9D0">
+    <w:name w:val="50D100C37F0F4BEFBB072C8EA112D9D0"/>
+    <w:rsid w:val="006E502E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9BAEF87351C4FE9AACB391E2B5790815">
+    <w:name w:val="D9BAEF87351C4FE9AACB391E2B5790815"/>
+    <w:rsid w:val="006E502E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="903045E59E284101ABFF68C915D3224F5">
+    <w:name w:val="903045E59E284101ABFF68C915D3224F5"/>
+    <w:rsid w:val="006E502E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5CF524AF5024A7DBC7298DC274305735">
+    <w:name w:val="C5CF524AF5024A7DBC7298DC274305735"/>
+    <w:rsid w:val="006E502E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA5E1CAB7E9F4BF3953E2706B51EC3BB5">
+    <w:name w:val="FA5E1CAB7E9F4BF3953E2706B51EC3BB5"/>
+    <w:rsid w:val="006E502E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="779D9F71642D4CB787E0A90AB87469D24">
+    <w:name w:val="779D9F71642D4CB787E0A90AB87469D24"/>
+    <w:rsid w:val="006E502E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B9CD26631C545BC9981AA669E9B9B125">
+    <w:name w:val="5B9CD26631C545BC9981AA669E9B9B125"/>
+    <w:rsid w:val="006E502E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="92F543A6ECEF4FC3B27A0C2E6F8A56925">
+    <w:name w:val="92F543A6ECEF4FC3B27A0C2E6F8A56925"/>
+    <w:rsid w:val="006E502E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1192C47EB30D49D4A2815028ABF5C2165">
+    <w:name w:val="1192C47EB30D49D4A2815028ABF5C2165"/>
+    <w:rsid w:val="006E502E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1425F7B00F0F4E2E90A24C354F7B89AE5">
+    <w:name w:val="1425F7B00F0F4E2E90A24C354F7B89AE5"/>
+    <w:rsid w:val="006E502E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1BD2CDF54FE346F6B288CDEFB2100D375">
+    <w:name w:val="1BD2CDF54FE346F6B288CDEFB2100D375"/>
+    <w:rsid w:val="006E502E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C4CC691725A4D7CB83467107113C7005">
+    <w:name w:val="4C4CC691725A4D7CB83467107113C7005"/>
+    <w:rsid w:val="006E502E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B4C7BB12037404592F56E262286074D5">
+    <w:name w:val="5B4C7BB12037404592F56E262286074D5"/>
+    <w:rsid w:val="006E502E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D196D945EA584DDEB21B333073D417375">
+    <w:name w:val="D196D945EA584DDEB21B333073D417375"/>
+    <w:rsid w:val="006E502E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14B2C7260F0C45F1BB7159AB807FCCEC2">
+    <w:name w:val="14B2C7260F0C45F1BB7159AB807FCCEC2"/>
+    <w:rsid w:val="006E502E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="403C03F4161940B7BB7468804D06B36F2">
+    <w:name w:val="403C03F4161940B7BB7468804D06B36F2"/>
+    <w:rsid w:val="006E502E"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D9645F924B14908BB13D71EB7A712FD6">
+    <w:name w:val="5D9645F924B14908BB13D71EB7A712FD6"/>
+    <w:rsid w:val="00F30BA4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F489B3B5EB304B35B7250941F23BDEBF2">
+    <w:name w:val="F489B3B5EB304B35B7250941F23BDEBF2"/>
+    <w:rsid w:val="00F30BA4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0C2DECD6C7E429685938520692403402">
+    <w:name w:val="B0C2DECD6C7E429685938520692403402"/>
+    <w:rsid w:val="00F30BA4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D1BA1EA7822499185156824DCD13AEA6">
+    <w:name w:val="2D1BA1EA7822499185156824DCD13AEA6"/>
+    <w:rsid w:val="00F30BA4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50D100C37F0F4BEFBB072C8EA112D9D01">
+    <w:name w:val="50D100C37F0F4BEFBB072C8EA112D9D01"/>
+    <w:rsid w:val="00F30BA4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9BAEF87351C4FE9AACB391E2B5790816">
+    <w:name w:val="D9BAEF87351C4FE9AACB391E2B5790816"/>
+    <w:rsid w:val="00F30BA4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="903045E59E284101ABFF68C915D3224F6">
+    <w:name w:val="903045E59E284101ABFF68C915D3224F6"/>
+    <w:rsid w:val="00F30BA4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5CF524AF5024A7DBC7298DC274305736">
+    <w:name w:val="C5CF524AF5024A7DBC7298DC274305736"/>
+    <w:rsid w:val="00F30BA4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA5E1CAB7E9F4BF3953E2706B51EC3BB6">
+    <w:name w:val="FA5E1CAB7E9F4BF3953E2706B51EC3BB6"/>
+    <w:rsid w:val="00F30BA4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D9645F924B14908BB13D71EB7A712FD7">
+    <w:name w:val="5D9645F924B14908BB13D71EB7A712FD7"/>
+    <w:rsid w:val="00F30BA4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F489B3B5EB304B35B7250941F23BDEBF3">
+    <w:name w:val="F489B3B5EB304B35B7250941F23BDEBF3"/>
+    <w:rsid w:val="00F30BA4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0C2DECD6C7E429685938520692403403">
+    <w:name w:val="B0C2DECD6C7E429685938520692403403"/>
+    <w:rsid w:val="00F30BA4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D1BA1EA7822499185156824DCD13AEA7">
+    <w:name w:val="2D1BA1EA7822499185156824DCD13AEA7"/>
+    <w:rsid w:val="00F30BA4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50D100C37F0F4BEFBB072C8EA112D9D02">
+    <w:name w:val="50D100C37F0F4BEFBB072C8EA112D9D02"/>
+    <w:rsid w:val="00F30BA4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9BAEF87351C4FE9AACB391E2B5790817">
+    <w:name w:val="D9BAEF87351C4FE9AACB391E2B5790817"/>
+    <w:rsid w:val="00F30BA4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="903045E59E284101ABFF68C915D3224F7">
+    <w:name w:val="903045E59E284101ABFF68C915D3224F7"/>
+    <w:rsid w:val="00F30BA4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5CF524AF5024A7DBC7298DC274305737">
+    <w:name w:val="C5CF524AF5024A7DBC7298DC274305737"/>
+    <w:rsid w:val="00F30BA4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA5E1CAB7E9F4BF3953E2706B51EC3BB7">
+    <w:name w:val="FA5E1CAB7E9F4BF3953E2706B51EC3BB7"/>
+    <w:rsid w:val="00F30BA4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2424E93A1D8B4A6781DB4CDDCF059A96">
+    <w:name w:val="2424E93A1D8B4A6781DB4CDDCF059A96"/>
+    <w:rsid w:val="00F30BA4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E576E0FB3DA4498FB008E319F99AFC22">
+    <w:name w:val="E576E0FB3DA4498FB008E319F99AFC22"/>
+    <w:rsid w:val="00F30BA4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="398BF878CAF84951AD5146975E90570C">
+    <w:name w:val="398BF878CAF84951AD5146975E90570C"/>
+    <w:rsid w:val="00F30BA4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F0C9C7CA58724D609FBB91440A37A423">
+    <w:name w:val="F0C9C7CA58724D609FBB91440A37A423"/>
+    <w:rsid w:val="00F30BA4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="30F9846EB9014303AAE504F61E0B6CB2">
+    <w:name w:val="30F9846EB9014303AAE504F61E0B6CB2"/>
+    <w:rsid w:val="00F30BA4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="539EAE3240AF4DFB956FE47163007015">
+    <w:name w:val="539EAE3240AF4DFB956FE47163007015"/>
+    <w:rsid w:val="00F30BA4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D05230771AB48349FCAB48B4DC58D07">
+    <w:name w:val="4D05230771AB48349FCAB48B4DC58D07"/>
+    <w:rsid w:val="00F30BA4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B9F560DB329E4C4098FF91272EACE184">
+    <w:name w:val="B9F560DB329E4C4098FF91272EACE184"/>
+    <w:rsid w:val="00F30BA4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5CB3EC0EFED44250ABA5FFB5294BE131">
+    <w:name w:val="5CB3EC0EFED44250ABA5FFB5294BE131"/>
+    <w:rsid w:val="00F30BA4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A6B2CCC21B04BA7A218A4F2525C9596">
+    <w:name w:val="9A6B2CCC21B04BA7A218A4F2525C9596"/>
+    <w:rsid w:val="00F30BA4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BA92C6030C1246B1B95E082497C07489">
+    <w:name w:val="BA92C6030C1246B1B95E082497C07489"/>
+    <w:rsid w:val="00F30BA4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E8770DB7BFD4395BB8514B9F34839A7">
+    <w:name w:val="1E8770DB7BFD4395BB8514B9F34839A7"/>
+    <w:rsid w:val="00F30BA4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9DC7C1BCC1B048379F08AE88B17E243E">
+    <w:name w:val="9DC7C1BCC1B048379F08AE88B17E243E"/>
+    <w:rsid w:val="00F30BA4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D9645F924B14908BB13D71EB7A712FD8">
+    <w:name w:val="5D9645F924B14908BB13D71EB7A712FD8"/>
+    <w:rsid w:val="002E796B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F489B3B5EB304B35B7250941F23BDEBF4">
+    <w:name w:val="F489B3B5EB304B35B7250941F23BDEBF4"/>
+    <w:rsid w:val="002E796B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0C2DECD6C7E429685938520692403404">
+    <w:name w:val="B0C2DECD6C7E429685938520692403404"/>
+    <w:rsid w:val="002E796B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D1BA1EA7822499185156824DCD13AEA8">
+    <w:name w:val="2D1BA1EA7822499185156824DCD13AEA8"/>
+    <w:rsid w:val="002E796B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50D100C37F0F4BEFBB072C8EA112D9D03">
+    <w:name w:val="50D100C37F0F4BEFBB072C8EA112D9D03"/>
+    <w:rsid w:val="002E796B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9BAEF87351C4FE9AACB391E2B5790818">
+    <w:name w:val="D9BAEF87351C4FE9AACB391E2B5790818"/>
+    <w:rsid w:val="002E796B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="903045E59E284101ABFF68C915D3224F8">
+    <w:name w:val="903045E59E284101ABFF68C915D3224F8"/>
+    <w:rsid w:val="002E796B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5CF524AF5024A7DBC7298DC274305738">
+    <w:name w:val="C5CF524AF5024A7DBC7298DC274305738"/>
+    <w:rsid w:val="002E796B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA5E1CAB7E9F4BF3953E2706B51EC3BB8">
+    <w:name w:val="FA5E1CAB7E9F4BF3953E2706B51EC3BB8"/>
+    <w:rsid w:val="002E796B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14B2C7260F0C45F1BB7159AB807FCCEC3">
+    <w:name w:val="14B2C7260F0C45F1BB7159AB807FCCEC3"/>
+    <w:rsid w:val="002E796B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="403C03F4161940B7BB7468804D06B36F3">
+    <w:name w:val="403C03F4161940B7BB7468804D06B36F3"/>
+    <w:rsid w:val="002E796B"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="683744B30DCA408D8B89772BD258C65A">
+    <w:name w:val="683744B30DCA408D8B89772BD258C65A"/>
+    <w:rsid w:val="002E796B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EBF546441CE1468CB2EE302D8AD58C1F">
+    <w:name w:val="EBF546441CE1468CB2EE302D8AD58C1F"/>
+    <w:rsid w:val="002E796B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EF0065CF3C4F42BB92F87A03CB992983">
+    <w:name w:val="EF0065CF3C4F42BB92F87A03CB992983"/>
+    <w:rsid w:val="002E796B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2BC0513E30B54B3C8A86A5BCE40E1F4F">
+    <w:name w:val="2BC0513E30B54B3C8A86A5BCE40E1F4F"/>
+    <w:rsid w:val="002E796B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C2B990F15D3B423086B35F19583A5D6C">
+    <w:name w:val="C2B990F15D3B423086B35F19583A5D6C"/>
+    <w:rsid w:val="002E796B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F1537BFD25441E4ACC0F04E3CFF0BC1">
+    <w:name w:val="8F1537BFD25441E4ACC0F04E3CFF0BC1"/>
+    <w:rsid w:val="002E796B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="75B465527E2E42B9B2A7B79352FD9285">
+    <w:name w:val="75B465527E2E42B9B2A7B79352FD9285"/>
+    <w:rsid w:val="002E796B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BDE7078E8E5F478FA14D2A0791F4D8D5">
+    <w:name w:val="BDE7078E8E5F478FA14D2A0791F4D8D5"/>
+    <w:rsid w:val="002E796B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8D3036380E794579B82DED492E5E7880">
+    <w:name w:val="8D3036380E794579B82DED492E5E7880"/>
+    <w:rsid w:val="002E796B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D9645F924B14908BB13D71EB7A712FD9">
+    <w:name w:val="5D9645F924B14908BB13D71EB7A712FD9"/>
+    <w:rsid w:val="00633F84"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F489B3B5EB304B35B7250941F23BDEBF5">
+    <w:name w:val="F489B3B5EB304B35B7250941F23BDEBF5"/>
+    <w:rsid w:val="00633F84"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0C2DECD6C7E429685938520692403405">
+    <w:name w:val="B0C2DECD6C7E429685938520692403405"/>
+    <w:rsid w:val="00633F84"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D1BA1EA7822499185156824DCD13AEA9">
+    <w:name w:val="2D1BA1EA7822499185156824DCD13AEA9"/>
+    <w:rsid w:val="00633F84"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50D100C37F0F4BEFBB072C8EA112D9D04">
+    <w:name w:val="50D100C37F0F4BEFBB072C8EA112D9D04"/>
+    <w:rsid w:val="00633F84"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9BAEF87351C4FE9AACB391E2B5790819">
+    <w:name w:val="D9BAEF87351C4FE9AACB391E2B5790819"/>
+    <w:rsid w:val="00633F84"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="903045E59E284101ABFF68C915D3224F9">
+    <w:name w:val="903045E59E284101ABFF68C915D3224F9"/>
+    <w:rsid w:val="00633F84"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5CF524AF5024A7DBC7298DC274305739">
+    <w:name w:val="C5CF524AF5024A7DBC7298DC274305739"/>
+    <w:rsid w:val="00633F84"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA5E1CAB7E9F4BF3953E2706B51EC3BB9">
+    <w:name w:val="FA5E1CAB7E9F4BF3953E2706B51EC3BB9"/>
+    <w:rsid w:val="00633F84"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="868F8854467E439B902A4BA430BF5227">
+    <w:name w:val="868F8854467E439B902A4BA430BF5227"/>
+    <w:rsid w:val="00633F84"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EBF546441CE1468CB2EE302D8AD58C1F1">
+    <w:name w:val="EBF546441CE1468CB2EE302D8AD58C1F1"/>
+    <w:rsid w:val="00633F84"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EF0065CF3C4F42BB92F87A03CB9929831">
+    <w:name w:val="EF0065CF3C4F42BB92F87A03CB9929831"/>
+    <w:rsid w:val="00633F84"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2BC0513E30B54B3C8A86A5BCE40E1F4F1">
+    <w:name w:val="2BC0513E30B54B3C8A86A5BCE40E1F4F1"/>
+    <w:rsid w:val="00633F84"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C2B990F15D3B423086B35F19583A5D6C1">
+    <w:name w:val="C2B990F15D3B423086B35F19583A5D6C1"/>
+    <w:rsid w:val="00633F84"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F1537BFD25441E4ACC0F04E3CFF0BC11">
+    <w:name w:val="8F1537BFD25441E4ACC0F04E3CFF0BC11"/>
+    <w:rsid w:val="00633F84"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="75B465527E2E42B9B2A7B79352FD92851">
+    <w:name w:val="75B465527E2E42B9B2A7B79352FD92851"/>
+    <w:rsid w:val="00633F84"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BDE7078E8E5F478FA14D2A0791F4D8D51">
+    <w:name w:val="BDE7078E8E5F478FA14D2A0791F4D8D51"/>
+    <w:rsid w:val="00633F84"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8D3036380E794579B82DED492E5E78801">
+    <w:name w:val="8D3036380E794579B82DED492E5E78801"/>
+    <w:rsid w:val="00633F84"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="14B2C7260F0C45F1BB7159AB807FCCEC4">
     <w:name w:val="14B2C7260F0C45F1BB7159AB807FCCEC4"/>
     <w:rsid w:val="00633F84"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="403C03F4161940B7BB7468804D06B36F4">
     <w:name w:val="403C03F4161940B7BB7468804D06B36F4"/>
     <w:rsid w:val="00633F84"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -6506,87 +8313,87 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56CE7491-FD96-4AE9-87E2-A516E5B1FD56}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6020931D-1385-49BA-A89D-2A863769B2A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>431</Words>
-  <Characters>2461</Characters>
+  <Words>450</Words>
+  <Characters>2499</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>    </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2887</CharactersWithSpaces>
+  <CharactersWithSpaces>2944</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>4587616</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:info@wocncb.org</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>